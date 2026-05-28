--- v2 (2026-01-29)
+++ v3 (2026-05-28)
@@ -12,146 +12,149 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Rok obrotowy, którego dotyczy dywidenda</t>
   </si>
   <si>
+    <t>2024-25**</t>
+  </si>
+  <si>
     <t>2023-24**</t>
   </si>
   <si>
     <t>2022-23*</t>
   </si>
   <si>
     <t>2021-22</t>
   </si>
   <si>
     <t>2020-21</t>
   </si>
   <si>
-    <t>2019-20</t>
-[...1 lines deleted...]
-  <si>
     <t>Kwota dywidendy w tys. zł</t>
   </si>
   <si>
+    <t>104 410</t>
+  </si>
+  <si>
     <t>48 563</t>
   </si>
   <si>
     <t>32 375</t>
   </si>
   <si>
     <t>20 235</t>
   </si>
   <si>
     <t>16 188</t>
   </si>
   <si>
-    <t>7 123</t>
+    <t>15 661 260</t>
   </si>
   <si>
     <t>15 787 364</t>
   </si>
   <si>
     <t>15 827 211</t>
   </si>
   <si>
     <t>16 067 619</t>
   </si>
   <si>
     <t>16 143 195</t>
   </si>
   <si>
+    <t>101 015</t>
+  </si>
+  <si>
     <t>47 362</t>
   </si>
   <si>
     <t>31 654</t>
   </si>
   <si>
     <t>20 085</t>
   </si>
   <si>
     <t>16 143</t>
   </si>
   <si>
-    <t>7 103</t>
+    <t>17.04.2026</t>
   </si>
   <si>
     <t>15.04.2025</t>
   </si>
   <si>
     <t>05.04.2024</t>
   </si>
   <si>
     <t>16.01.2023</t>
   </si>
   <si>
     <t>22.12.2021</t>
   </si>
   <si>
-    <t>12.01.2021</t>
-[...1 lines deleted...]
-  <si>
     <t>Dywidenda na akcję w złotych</t>
   </si>
   <si>
-    <t>3,0</t>
+    <t>6,45</t>
+  </si>
+  <si>
+    <t>3,00</t>
   </si>
   <si>
     <t>2,0</t>
   </si>
   <si>
     <t>1,25</t>
   </si>
   <si>
     <t>1,00</t>
-  </si>
-[...1 lines deleted...]
-    <t>0,44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -523,105 +526,105 @@
       </c>
       <c r="D4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="B5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="B6" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="B7" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">